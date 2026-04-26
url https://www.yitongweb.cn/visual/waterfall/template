--- v0 (2026-03-12)
+++ v1 (2026-04-26)
@@ -1,180 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="促销活动数据" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+  <si>
+    <t>日期</t>
+  </si>
+  <si>
+    <t>实际销售额</t>
+  </si>
+  <si>
+    <t>基准销售额</t>
+  </si>
+  <si>
+    <t>增量销售额</t>
+  </si>
+  <si>
+    <t>活动成本</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>2024-11-02</t>
+  </si>
+  <si>
+    <t>2024-11-03</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>2024-11-05</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>2024-11-08</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
   <fonts count="2">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
-[...2 lines deleted...]
-      <bottom style="thin"/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -417,309 +409,226 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:F11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1">
-[...37 lines deleted...]
-      <c r="B2" t="n">
+    <row r="1" spans="1:5">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2">
+        <v>8200</v>
+      </c>
+      <c r="C2">
+        <v>8000</v>
+      </c>
+      <c r="D2">
+        <v>200</v>
+      </c>
+      <c r="E2">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>9100</v>
+      </c>
+      <c r="C3">
+        <v>8000</v>
+      </c>
+      <c r="D3">
+        <v>1100</v>
+      </c>
+      <c r="E3">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4">
+        <v>11500</v>
+      </c>
+      <c r="C4">
+        <v>8000</v>
+      </c>
+      <c r="D4">
+        <v>3500</v>
+      </c>
+      <c r="E4">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5">
+        <v>18000</v>
+      </c>
+      <c r="C5">
+        <v>8000</v>
+      </c>
+      <c r="D5">
         <v>10000</v>
       </c>
-      <c r="C2" t="n">
-[...43 lines deleted...]
-      <c r="C4" t="n">
+      <c r="E5">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6">
+        <v>26500</v>
+      </c>
+      <c r="C6">
+        <v>8000</v>
+      </c>
+      <c r="D6">
+        <v>18500</v>
+      </c>
+      <c r="E6">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7">
+        <v>31200</v>
+      </c>
+      <c r="C7">
+        <v>8000</v>
+      </c>
+      <c r="D7">
+        <v>23200</v>
+      </c>
+      <c r="E7">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8">
+        <v>28800</v>
+      </c>
+      <c r="C8">
+        <v>8000</v>
+      </c>
+      <c r="D8">
+        <v>20800</v>
+      </c>
+      <c r="E8">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9">
+        <v>22000</v>
+      </c>
+      <c r="C9">
+        <v>8000</v>
+      </c>
+      <c r="D9">
         <v>14000</v>
       </c>
-      <c r="D4" t="n">
-[...160 lines deleted...]
-        <v>2000</v>
+      <c r="E9">
+        <v>3300</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>openpyxl</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>