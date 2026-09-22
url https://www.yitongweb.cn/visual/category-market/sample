--- v0 (2026-07-20)
+++ v1 (2026-09-22)
@@ -532,61 +532,61 @@
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>会员等级</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>护肤套装</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>后 (The History of whoo)</t>
+          <t>品牌B</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>后官方旗舰店</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>后天气丹华泫礼盒7件套</t>
+          <t>商品F</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>38500000</v>
       </c>
       <c r="H2" t="n">
         <v>2800</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>2500</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>JD100000</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>L 白色</t>
         </is>
       </c>
       <c r="M2" t="n">
@@ -602,61 +602,61 @@
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>面部精华</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>后 (The History of whoo)</t>
+          <t>品牌B</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>后官方旗舰店</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>后秘贴自生精华</t>
+          <t>商品K</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>22400000</v>
       </c>
       <c r="H3" t="n">
         <v>4200</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>3800</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>JD100137</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2XL 黑色</t>
         </is>
       </c>
       <c r="M3" t="n">
@@ -672,61 +672,61 @@
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>金牌会员</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>面膜</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>后 (The History of whoo)</t>
+          <t>品牌B</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>后海外旗舰店</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>后白胶焕颜面膜</t>
+          <t>商品R</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>15600000</v>
       </c>
       <c r="H4" t="n">
         <v>8900</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
         <v>7200</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>JD100274</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>M 藏青</t>
         </is>
       </c>
       <c r="M4" t="n">
@@ -742,61 +742,61 @@
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>银牌会员</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>洁面</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>后 (The History of whoo)</t>
+          <t>品牌B</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>后官方旗舰店</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>后津率享洁面</t>
+          <t>商品Z</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>9800000</v>
       </c>
       <c r="H5" t="n">
         <v>6200</v>
       </c>
       <c r="I5" t="n">
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>5100</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>JD100411</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>S 粉色</t>
         </is>
       </c>
       <c r="M5" t="n">
@@ -812,61 +812,61 @@
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>食品酒水</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>休闲零食</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>干货</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>后 (The History of whoo)</t>
+          <t>品牌B</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>后食品专营店</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>后贡品干货礼盒</t>
+          <t>商品32</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>8200000</v>
       </c>
       <c r="H6" t="n">
         <v>1200</v>
       </c>
       <c r="I6" t="n">
         <v>1</v>
       </c>
       <c r="J6" t="n">
         <v>980</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>JD100548</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>6GB+128GB 冰蓝</t>
         </is>
       </c>
       <c r="M6" t="n">
@@ -882,61 +882,61 @@
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>注册会员</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>护肤套装</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>雅诗兰黛 (Estee Lauder)</t>
+          <t>品牌C</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>雅诗兰黛官方旗舰店</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>雅诗兰黛小棕瓶套装</t>
+          <t>商品G</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>32500000</v>
       </c>
       <c r="H7" t="n">
         <v>3100</v>
       </c>
       <c r="I7" t="n">
         <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>2800</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>JD100685</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>256GB 深空灰</t>
         </is>
       </c>
       <c r="M7" t="n">
@@ -952,61 +952,61 @@
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>面部精华</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>雅诗兰黛 (Estee Lauder)</t>
+          <t>品牌C</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>雅诗兰黛官方旗舰店</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Advanced Night Repair</t>
+          <t>商品H</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>28900000</v>
       </c>
       <c r="H8" t="n">
         <v>4500</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>3900</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>JD100822</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>30ml 标准装</t>
         </is>
       </c>
       <c r="M8" t="n">
@@ -1022,61 +1022,61 @@
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>企业会员</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>面膜</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>雅诗兰黛 (Estee Lauder)</t>
+          <t>品牌C</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>雅诗兰黛海外店</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>钢铁侠面膜</t>
+          <t>商品T</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>14200000</v>
       </c>
       <c r="H9" t="n">
         <v>5600</v>
       </c>
       <c r="I9" t="n">
         <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>4800</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>JD100959</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>50ml 大容量</t>
         </is>
       </c>
       <c r="M9" t="n">
@@ -1092,61 +1092,61 @@
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>洁面</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>雅诗兰黛 (Estee Lauder)</t>
+          <t>品牌C</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>雅诗兰黛官方旗舰店</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>红石榴洁面</t>
+          <t>商品31</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>8600000</v>
       </c>
       <c r="H10" t="n">
         <v>7200</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
         <v>6500</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>JD101096</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>礼盒装</t>
         </is>
       </c>
       <c r="M10" t="n">
@@ -1162,61 +1162,61 @@
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>护肤套装</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>欧诗漫 (OSM)</t>
+          <t>品牌H</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>欧诗漫官方旗舰店</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>欧诗漫珍珠白套装</t>
+          <t>商品N</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>18600000</v>
       </c>
       <c r="H11" t="n">
         <v>9800</v>
       </c>
       <c r="I11" t="n">
         <v>1</v>
       </c>
       <c r="J11" t="n">
         <v>8200</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>JD101233</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>单支装</t>
         </is>
       </c>
       <c r="M11" t="n">
@@ -1232,61 +1232,61 @@
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>金牌会员</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>面膜</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>欧诗漫 (OSM)</t>
+          <t>品牌H</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>欧诗漫专卖店</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>欧诗漫珍珠面膜</t>
+          <t>商品X</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>12400000</v>
       </c>
       <c r="H12" t="n">
         <v>15600</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
         <v>13200</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>JD101370</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>三支套装</t>
         </is>
       </c>
       <c r="M12" t="n">
@@ -1302,61 +1302,61 @@
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>面部精华</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>欧诗漫 (OSM)</t>
+          <t>品牌H</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>欧诗漫官方旗舰店</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>欧诗漫小白灯精华</t>
+          <t>商品30</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>9200000</v>
       </c>
       <c r="H13" t="n">
         <v>6800</v>
       </c>
       <c r="I13" t="n">
         <v>1</v>
       </c>
       <c r="J13" t="n">
         <v>5900</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>JD101507</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>500g 家庭装</t>
         </is>
       </c>
       <c r="M13" t="n">
@@ -1372,61 +1372,61 @@
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>面膜</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>兰蔻 (LANCOME)</t>
+          <t>品牌E</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>兰蔻官方旗舰店</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>兰蔻发光面膜</t>
+          <t>商品I</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>28500000</v>
       </c>
       <c r="H14" t="n">
         <v>5200</v>
       </c>
       <c r="I14" t="n">
         <v>1</v>
       </c>
       <c r="J14" t="n">
         <v>4600</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>JD101644</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>L 白色</t>
         </is>
       </c>
       <c r="M14" t="n">
@@ -1442,61 +1442,61 @@
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>注册会员</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>护肤套装</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>兰蔻 (LANCOME)</t>
+          <t>品牌E</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>兰蔻官方旗舰店</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>兰蔻菁纯套装</t>
+          <t>商品J</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>24800000</v>
       </c>
       <c r="H15" t="n">
         <v>1800</v>
       </c>
       <c r="I15" t="n">
         <v>1</v>
       </c>
       <c r="J15" t="n">
         <v>1600</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>JD101781</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2XL 黑色</t>
         </is>
       </c>
       <c r="M15" t="n">
@@ -1512,61 +1512,61 @@
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>铜牌会员</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>彩妆</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>口红</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>MAC</t>
+          <t>品牌O</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>MAC官方旗舰店</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>MAC子弹头口红</t>
+          <t>商品S</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>15600000</v>
       </c>
       <c r="H16" t="n">
         <v>42000</v>
       </c>
       <c r="I16" t="n">
         <v>1</v>
       </c>
       <c r="J16" t="n">
         <v>35000</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>JD101918</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>M 藏青</t>
         </is>
       </c>
       <c r="M16" t="n">
@@ -1582,61 +1582,61 @@
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>彩妆</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>粉底</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>YSL</t>
+          <t>品牌Q</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>YSL官方旗舰店</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>YSL恒久粉底</t>
+          <t>商品W</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>12400000</v>
       </c>
       <c r="H17" t="n">
         <v>9800</v>
       </c>
       <c r="I17" t="n">
         <v>1</v>
       </c>
       <c r="J17" t="n">
         <v>8200</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>JD102055</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>S 粉色</t>
         </is>
       </c>
       <c r="M17" t="n">
@@ -1652,61 +1652,61 @@
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>身体护理</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>沐浴露</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>多芬 (Dove)</t>
+          <t>品牌S</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>联合利华旗舰店</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>多芬沐浴露套装</t>
+          <t>商品28</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>9800000</v>
       </c>
       <c r="H18" t="n">
         <v>28000</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
         <v>24000</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>JD102192</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>6GB+128GB 冰蓝</t>
         </is>
       </c>
       <c r="M18" t="n">
@@ -1722,61 +1722,61 @@
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>连衣裙</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>ZARA</t>
+          <t>品牌K</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>ZARA官方旗舰店</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>ZARA春季连衣裙</t>
+          <t>商品M</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>18600000</v>
       </c>
       <c r="H19" t="n">
         <v>6200</v>
       </c>
       <c r="I19" t="n">
         <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>5800</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>JD102329</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>256GB 深空灰</t>
         </is>
       </c>
       <c r="M19" t="n">
@@ -1792,61 +1792,61 @@
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>金牌会员</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>T恤</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>优衣库 (UNIQLO)</t>
+          <t>品牌G</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>优衣库官方旗舰店</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>优衣库UT联名T恤</t>
+          <t>商品E</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>22400000</v>
       </c>
       <c r="H20" t="n">
         <v>45000</v>
       </c>
       <c r="I20" t="n">
         <v>1</v>
       </c>
       <c r="J20" t="n">
         <v>38000</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>JD102466</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>30ml 标准装</t>
         </is>
       </c>
       <c r="M20" t="n">
@@ -1862,61 +1862,61 @@
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>银牌会员</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>半身裙</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>H&amp;M</t>
+          <t>品牌P</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>H&amp;M官方店</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>H&amp;M A字半身裙</t>
+          <t>商品U</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>12900000</v>
       </c>
       <c r="H21" t="n">
         <v>9800</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
       </c>
       <c r="J21" t="n">
         <v>8600</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>JD102603</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>50ml 大容量</t>
         </is>
       </c>
       <c r="M21" t="n">
@@ -1932,61 +1932,61 @@
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>男装</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>休闲裤</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Levis</t>
+          <t>品牌N</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Levis旗舰店</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Levis 501经典裤</t>
+          <t>商品Q</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>16500000</v>
       </c>
       <c r="H22" t="n">
         <v>8800</v>
       </c>
       <c r="I22" t="n">
         <v>1</v>
       </c>
       <c r="J22" t="n">
         <v>7200</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>JD102740</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>礼盒装</t>
         </is>
       </c>
       <c r="M22" t="n">
@@ -2002,61 +2002,61 @@
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>珠宝礼品</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>珠宝首饰</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>项链</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>周大福</t>
+          <t>品牌L</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>周大福官方旗舰店</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>周大福传承项链</t>
+          <t>商品O</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>18500000</v>
       </c>
       <c r="H23" t="n">
         <v>3200</v>
       </c>
       <c r="I23" t="n">
         <v>1</v>
       </c>
       <c r="J23" t="n">
         <v>2800</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>JD102877</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>单支装</t>
         </is>
       </c>
       <c r="M23" t="n">
@@ -2072,61 +2072,61 @@
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>珠宝礼品</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>珠宝首饰</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>项链</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>卡地亚 (Cartier)</t>
+          <t>品牌D</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>卡地亚官方店</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>卡地亚LOVE项链</t>
+          <t>商品B</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>68000000</v>
       </c>
       <c r="H24" t="n">
         <v>520</v>
       </c>
       <c r="I24" t="n">
         <v>1</v>
       </c>
       <c r="J24" t="n">
         <v>480</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>JD103014</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>三支套装</t>
         </is>
       </c>
       <c r="M24" t="n">
@@ -2142,61 +2142,61 @@
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>企业会员</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>食品酒水</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>休闲零食</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>坚果</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>三只松鼠</t>
+          <t>品牌I</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>三只松鼠旗舰店</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>三只松鼠坚果大礼包</t>
+          <t>商品V</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>12500000</v>
       </c>
       <c r="H25" t="n">
         <v>85000</v>
       </c>
       <c r="I25" t="n">
         <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>72000</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>JD103151</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>500g 家庭装</t>
         </is>
       </c>
       <c r="M25" t="n">
@@ -2212,61 +2212,61 @@
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>PLUS会员[试用]</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>食品酒水</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>休闲零食</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>坚果炒货</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>三只松鼠</t>
+          <t>品牌I</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>三只松鼠专卖店</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>每日坚果30日装</t>
+          <t>商品29</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>9800000</v>
       </c>
       <c r="H26" t="n">
         <v>62000</v>
       </c>
       <c r="I26" t="n">
         <v>1</v>
       </c>
       <c r="J26" t="n">
         <v>54000</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>JD103288</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>L 白色</t>
         </is>
       </c>
       <c r="M26" t="n">
@@ -2282,61 +2282,61 @@
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>食品酒水</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>休闲零食</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>饼干</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>奥利奥 (Oreo)</t>
+          <t>品牌U</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>亿滋官方旗舰店</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>奥利奥礼盒装</t>
+          <t>商品33</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>7600000</v>
       </c>
       <c r="H27" t="n">
         <v>48000</v>
       </c>
       <c r="I27" t="n">
         <v>1</v>
       </c>
       <c r="J27" t="n">
         <v>42000</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>JD103425</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2XL 黑色</t>
         </is>
       </c>
       <c r="M27" t="n">
@@ -2352,61 +2352,61 @@
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>食品酒水</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>酒水</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>红酒</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>张裕</t>
+          <t>品牌R</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>张裕葡萄酒旗舰店</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>张裕解百纳干红</t>
+          <t>商品Y</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>11200000</v>
       </c>
       <c r="H28" t="n">
         <v>8500</v>
       </c>
       <c r="I28" t="n">
         <v>1</v>
       </c>
       <c r="J28" t="n">
         <v>7200</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>JD103562</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>M 藏青</t>
         </is>
       </c>
       <c r="M28" t="n">
@@ -2422,61 +2422,61 @@
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>银牌会员</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>二手手机</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>苹果 (APPLE)</t>
+          <t>品牌A</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Apple官方旗舰店</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>iPhone 15 Pro Max</t>
+          <t>商品A</t>
         </is>
       </c>
       <c r="G29" t="n">
         <v>174032962</v>
       </c>
       <c r="H29" t="n">
         <v>12500</v>
       </c>
       <c r="I29" t="n">
         <v>1</v>
       </c>
       <c r="J29" t="n">
         <v>9800</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>JD103699</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>S 粉色</t>
         </is>
       </c>
       <c r="M29" t="n">
@@ -2492,61 +2492,61 @@
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>二手手机</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>苹果 (APPLE)</t>
+          <t>品牌A</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>苹果授权经销商</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>iPhone 15 Pro</t>
+          <t>商品C</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>52000000</v>
       </c>
       <c r="H30" t="n">
         <v>9800</v>
       </c>
       <c r="I30" t="n">
         <v>1</v>
       </c>
       <c r="J30" t="n">
         <v>8200</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>JD103836</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>6GB+128GB 冰蓝</t>
         </is>
       </c>
       <c r="M30" t="n">
@@ -2562,61 +2562,61 @@
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>二手数码</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>华为 (HUAWEI)</t>
+          <t>品牌T</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>华为官方旗舰店</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>华为Mate 60 Pro</t>
+          <t>商品27</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>9800000</v>
       </c>
       <c r="H31" t="n">
         <v>8800</v>
       </c>
       <c r="I31" t="n">
         <v>1</v>
       </c>
       <c r="J31" t="n">
         <v>7600</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>JD103973</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>256GB 深空灰</t>
         </is>
       </c>
       <c r="M31" t="n">
@@ -2632,61 +2632,61 @@
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>铜牌会员</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>连衣裙</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>路易威登 (Louis Vuitton)</t>
+          <t>品牌F</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>LV官方旗舰店</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>LV经典连衣裙</t>
+          <t>商品D</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>52000000</v>
       </c>
       <c r="H32" t="n">
         <v>850</v>
       </c>
       <c r="I32" t="n">
         <v>1</v>
       </c>
       <c r="J32" t="n">
         <v>720</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>JD104110</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>30ml 标准装</t>
         </is>
       </c>
       <c r="M32" t="n">
@@ -2702,61 +2702,61 @@
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>面膜</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>薇诺娜</t>
+          <t>品牌M</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>薇诺娜官方旗舰店</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>薇诺娜舒敏面膜</t>
+          <t>商品P</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>16800000</v>
       </c>
       <c r="H33" t="n">
         <v>12000</v>
       </c>
       <c r="I33" t="n">
         <v>1</v>
       </c>
       <c r="J33" t="n">
         <v>9800</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>JD104247</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>50ml 大容量</t>
         </is>
       </c>
       <c r="M33" t="n">
@@ -2772,61 +2772,61 @@
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>PLUS会员[试用]</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>个护化妆</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>面部护肤</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>精华</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>SK-II</t>
+          <t>品牌J</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>SK-II官方旗舰店</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>SK-II神仙水</t>
+          <t>商品L</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>19850000</v>
       </c>
       <c r="H34" t="n">
         <v>8800</v>
       </c>
       <c r="I34" t="n">
         <v>1</v>
       </c>
       <c r="J34" t="n">
         <v>7600</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>JD104384</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>礼盒装</t>
         </is>
       </c>
       <c r="M34" t="n">
@@ -2842,61 +2842,61 @@
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>二手配件</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>小众品牌A</t>
+          <t>品牌V</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>浪度优选</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>二手手机壳</t>
+          <t>商品34</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>850000</v>
       </c>
       <c r="H35" t="n">
         <v>95</v>
       </c>
       <c r="I35" t="n">
         <v>1</v>
       </c>
       <c r="J35" t="n">
         <v>1</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>JD104521</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>单支装</t>
         </is>
       </c>
       <c r="M35" t="n">
@@ -2912,61 +2912,61 @@
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>金牌会员</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>二手配件</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>小众品牌B</t>
+          <t>品牌W</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>小饰厨贸易</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>数据线杂牌</t>
+          <t>商品35</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>620000</v>
       </c>
       <c r="H36" t="n">
         <v>80</v>
       </c>
       <c r="I36" t="n">
         <v>1</v>
       </c>
       <c r="J36" t="n">
         <v>1</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>JD104658</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>三支套装</t>
         </is>
       </c>
       <c r="M36" t="n">
@@ -2982,61 +2982,61 @@
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>银牌会员</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>食品酒水</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>休闲零食</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>饼干</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>地方品牌</t>
+          <t>品牌X</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>闲食小铺</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>手工饼干</t>
+          <t>商品36</t>
         </is>
       </c>
       <c r="G37" t="n">
         <v>480000</v>
       </c>
       <c r="H37" t="n">
         <v>65</v>
       </c>
       <c r="I37" t="n">
         <v>1</v>
       </c>
       <c r="J37" t="n">
         <v>1</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>JD104795</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>500g 家庭装</t>
         </is>
       </c>
       <c r="M37" t="n">
@@ -3052,61 +3052,61 @@
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>T恤</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>白牌服饰</t>
+          <t>品牌Y</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>快时尚尾货店</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>基础款T恤</t>
+          <t>商品37</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>350000</v>
       </c>
       <c r="H38" t="n">
         <v>120</v>
       </c>
       <c r="I38" t="n">
         <v>1</v>
       </c>
       <c r="J38" t="n">
         <v>2</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>JD104932</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>L 白色</t>
         </is>
       </c>
       <c r="M38" t="n">
@@ -3122,61 +3122,61 @@
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>注册会员</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>珠宝礼品</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>礼品</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>摆件</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>文创小牌</t>
+          <t>品牌Z</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>礼品工坊</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>树脂摆件</t>
+          <t>商品38</t>
         </is>
       </c>
       <c r="G39" t="n">
         <v>280000</v>
       </c>
       <c r="H39" t="n">
         <v>45</v>
       </c>
       <c r="I39" t="n">
         <v>1</v>
       </c>
       <c r="J39" t="n">
         <v>1</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>JD105069</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2XL 黑色</t>
         </is>
       </c>
       <c r="M39" t="n">
@@ -3192,61 +3192,61 @@
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>铜牌会员</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>二手手机</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>苹果 (APPLE)</t>
+          <t>品牌A</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Apple官方旗舰店</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>iPhone 15 Pro Max</t>
+          <t>商品A</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>42000000</v>
       </c>
       <c r="H40" t="n">
         <v>3200</v>
       </c>
       <c r="I40" t="n">
         <v>1</v>
       </c>
       <c r="J40" t="n">
         <v>2600</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>JD900001</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>6GB+128GB 冰蓝</t>
         </is>
       </c>
       <c r="M40" t="n">
@@ -3262,61 +3262,61 @@
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>二手手机</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>苹果 (APPLE)</t>
+          <t>品牌A</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Apple官方旗舰店</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>iPhone 15 Pro Max</t>
+          <t>商品A</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>38000000</v>
       </c>
       <c r="H41" t="n">
         <v>2800</v>
       </c>
       <c r="I41" t="n">
         <v>1</v>
       </c>
       <c r="J41" t="n">
         <v>2200</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>JD900001</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>256GB 深空灰</t>
         </is>
       </c>
       <c r="M41" t="n">
@@ -3332,61 +3332,61 @@
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>钻石会员</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>其他</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>二手</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>二手手机</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>苹果 (APPLE)</t>
+          <t>品牌A</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Apple官方旗舰店</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>iPhone 15 Pro Max</t>
+          <t>商品A</t>
         </is>
       </c>
       <c r="G42" t="n">
         <v>35000000</v>
       </c>
       <c r="H42" t="n">
         <v>2500</v>
       </c>
       <c r="I42" t="n">
         <v>1</v>
       </c>
       <c r="J42" t="n">
         <v>1900</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>JD900001</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>512GB 原色钛</t>
         </is>
       </c>
       <c r="M42" t="n">
@@ -3402,61 +3402,61 @@
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>PLUS会员</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>T恤</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>优衣库 (UNIQLO)</t>
+          <t>品牌G</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>优衣库官方旗舰店</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>优衣库UT联名T恤</t>
+          <t>商品E</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>8200000</v>
       </c>
       <c r="H43" t="n">
         <v>12000</v>
       </c>
       <c r="I43" t="n">
         <v>1</v>
       </c>
       <c r="J43" t="n">
         <v>9800</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>JD800002</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>L 白色</t>
         </is>
       </c>
       <c r="M43" t="n">
@@ -3472,61 +3472,61 @@
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>金牌会员</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>T恤</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>优衣库 (UNIQLO)</t>
+          <t>品牌G</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>优衣库官方旗舰店</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>优衣库UT联名T恤</t>
+          <t>商品E</t>
         </is>
       </c>
       <c r="G44" t="n">
         <v>7600000</v>
       </c>
       <c r="H44" t="n">
         <v>11000</v>
       </c>
       <c r="I44" t="n">
         <v>1</v>
       </c>
       <c r="J44" t="n">
         <v>9200</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>JD800002</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2XL 黑色</t>
         </is>
       </c>
       <c r="M44" t="n">
@@ -3542,61 +3542,61 @@
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>银牌会员</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>服装</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>女装</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>T恤</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>优衣库 (UNIQLO)</t>
+          <t>品牌G</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>优衣库官方旗舰店</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>优衣库UT联名T恤</t>
+          <t>商品E</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>6600000</v>
       </c>
       <c r="H45" t="n">
         <v>9800</v>
       </c>
       <c r="I45" t="n">
         <v>1</v>
       </c>
       <c r="J45" t="n">
         <v>8500</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>JD800002</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>M 藏青</t>
         </is>
       </c>
       <c r="M45" t="n">