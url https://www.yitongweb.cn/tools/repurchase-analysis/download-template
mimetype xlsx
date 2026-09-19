--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -448,51 +448,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>买家昵称</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>下单时间</t>
         </is>
       </c>
@@ -672,50 +672,211 @@
       <c r="E8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>买家E005</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>2024-04-02</t>
         </is>
       </c>
       <c r="C9" s="2" t="n">
         <v>175</v>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>2024040200007</t>
         </is>
       </c>
       <c r="E9" s="2" t="n">
         <v>175</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>买家F006</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>2024-05-10</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="n">
+        <v>210</v>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>2024051000009</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>买家G007</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>2024-06-03</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>2024060300010</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>买家A001</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>2024-07-08</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="n">
+        <v>118</v>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>2024070800011</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>买家B002</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>2024-08-15</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="n">
+        <v>168</v>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>2024081500012</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>买家H008</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>2024-09-02</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="n">
+        <v>320</v>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>2024090200013</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>买家I009</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>2024-10-12</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>2024101200014</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>买家J010</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>2024-11-05</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="n">
+        <v>256</v>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>2024110500015</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
   </cols>