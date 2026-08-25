--- v0 (2026-04-05)
+++ v1 (2026-08-25)
@@ -1,93 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="单SKU示例" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="多SKU示例" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -120,51 +130,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -412,1201 +422,600 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <cols>
-[...5 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C1" t="inlineStr">
+      <c r="A1" s="1" t="inlineStr">
         <is>
           <t>评价时间</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E1" t="inlineStr">
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>评价类型</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>评价信息</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>追评信息</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
         <is>
           <t>评分</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>质量很好，穿着舒适，面料柔软</t>
+          <t>2024-01-08</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>穿了一个月还是很好，没起球</t>
+          <t>保温杯A001</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2025-01-15</t>
+          <t>差评</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
-[...3 lines deleted...]
-        <v>5</v>
+          <t>颜色有色差，不太满意，和图片差距大</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>用了一个月依然很好，值得推荐</t>
+        </is>
+      </c>
+      <c r="F2" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>尺码偏大，建议小一号</t>
-[...2 lines deleted...]
-      <c r="B3" t="inlineStr"/>
+          <t>2024-01-17</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>马克杯B203</t>
+        </is>
+      </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2025-01-18</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t>好评</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>包装精美，送礼很体面，朋友很喜欢</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>朋友也想买一个</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>颜色和图片一样，很满意</t>
-[...2 lines deleted...]
-      <c r="B4" t="inlineStr"/>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>收纳盒C088</t>
+        </is>
+      </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2025-01-20</t>
-[...3 lines deleted...]
-      <c r="E4" t="n">
+          <t>好评</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>面料柔软透气，版型好看，会回购</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>洗后缩水了，不如预期</t>
+        </is>
+      </c>
+      <c r="F4" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>物流很快，包装也不错</t>
+          <t>2024-02-05</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>洗了几次有点缩水</t>
+          <t>水壶D015</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>好评</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2025-03-01</t>
-[...3 lines deleted...]
-        <v>4</v>
+          <t>性价比很高，物超所值，推荐购买</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>衣服有线头，做工一般</t>
-[...2 lines deleted...]
-      <c r="B6" t="inlineStr"/>
+          <t>2024-02-14</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>饭盒E022</t>
+        </is>
+      </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2025-01-25</t>
-[...4 lines deleted...]
-        <v>2</v>
+          <t>中评</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>还可以，中规中矩，凑合穿</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>穿着很舒服，性价比高</t>
-[...2 lines deleted...]
-      <c r="B7" t="inlineStr"/>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>保温杯A001</t>
+        </is>
+      </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t>差评</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>颜色有色差，不太满意，和图片差距大</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>用了一个月依然很好，值得推荐</t>
+        </is>
+      </c>
+      <c r="F7" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>面料不透气，夏天穿闷热</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>2024-03-04</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>马克杯B203</t>
+        </is>
+      </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2025-02-03</t>
-[...4 lines deleted...]
-        <v>2</v>
+          <t>好评</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>客服态度好，发货速度快，惊喜</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>朋友也想买一个</t>
+        </is>
+      </c>
+      <c r="F8" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>款式好看，朋友都说好看</t>
+          <t>2024-03-13</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>穿了两个月褪色了</t>
+          <t>收纳盒C088</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2025-02-05</t>
+          <t>好评</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
-[...3 lines deleted...]
-        <v>4</v>
+          <t>厚实耐用，冬天穿很暖和</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>洗后缩水了，不如预期</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>第二次购买了，一如既往的好</t>
-[...2 lines deleted...]
-      <c r="B10" t="inlineStr"/>
+          <t>2024-03-22</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>水壶D015</t>
+        </is>
+      </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2025-02-08</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t>中评</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>收到还行，用段时间再看看</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>收到货有点皱，需要熨烫</t>
-[...2 lines deleted...]
-      <c r="B11" t="inlineStr"/>
+          <t>2024-04-01</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>饭盒E022</t>
+        </is>
+      </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2025-02-10</t>
-[...4 lines deleted...]
-        <v>3</v>
+          <t>好评</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>包装精美，送礼很体面，朋友很喜欢</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>版型很正，上身效果好</t>
-[...2 lines deleted...]
-      <c r="B12" t="inlineStr"/>
+          <t>2024-04-10</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>保温杯A001</t>
+        </is>
+      </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2025-02-12</t>
-[...4 lines deleted...]
-        <v>5</v>
+          <t>差评</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>颜色有色差，不太满意，和图片差距大</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>用了一个月依然很好，值得推荐</t>
+        </is>
+      </c>
+      <c r="F12" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>客服态度很好，有问必答</t>
-[...2 lines deleted...]
-      <c r="B13" t="inlineStr"/>
+          <t>2024-04-19</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>马克杯B203</t>
+        </is>
+      </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2025-02-15</t>
-[...3 lines deleted...]
-      <c r="E13" t="n">
+          <t>好评</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>性价比很高，物超所值，推荐购买</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>朋友也想买一个</t>
+        </is>
+      </c>
+      <c r="F13" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>价格偏贵，活动时买更划算</t>
-[...2 lines deleted...]
-      <c r="B14" t="inlineStr"/>
+          <t>2024-04-29</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>收纳盒C088</t>
+        </is>
+      </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
-[...3 lines deleted...]
-      <c r="E14" t="n">
+          <t>中评</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>一般般吧，没有想象中那么好</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>洗后缩水了，不如预期</t>
+        </is>
+      </c>
+      <c r="F14" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>弹性好，运动时穿很合适</t>
-[...2 lines deleted...]
-      <c r="B15" t="inlineStr"/>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>水壶D015</t>
+        </is>
+      </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
-[...489 lines deleted...]
-      <c r="C15" t="inlineStr"/>
+          <t>好评</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>颜色正，尺码合适，百搭好看</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>黑色/XL</t>
+          <t>2024-05-17</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>质量不错，就是大了点</t>
-[...2 lines deleted...]
-      <c r="C16" t="inlineStr"/>
+          <t>饭盒E022</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>好评</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2025-02-08</t>
+          <t>客服态度好，发货速度快，惊喜</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>灰色/M</t>
+          <t>2024-05-27</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>灰色很百搭，好看</t>
-[...2 lines deleted...]
-      <c r="C17" t="inlineStr"/>
+          <t>保温杯A001</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>差评</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2025-02-01</t>
-[...2 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+          <t>颜色有色差，不太满意，和图片差距大</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>用了一个月依然很好，值得推荐</t>
+        </is>
+      </c>
       <c r="F17" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>灰色/M</t>
+          <t>2024-06-05</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>面料舒适，穿着不闷</t>
-[...2 lines deleted...]
-      <c r="C18" t="inlineStr"/>
+          <t>马克杯B203</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>中评</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2025-02-10</t>
-[...2 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+          <t>还可以，中规中矩，凑合穿</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>朋友也想买一个</t>
+        </is>
+      </c>
       <c r="F18" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>灰色/M</t>
+          <t>2024-06-14</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>非常满意，已回购</t>
-[...2 lines deleted...]
-      <c r="C19" t="inlineStr"/>
+          <t>收纳盒C088</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>好评</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
-[...2 lines deleted...]
-      <c r="E19" t="inlineStr"/>
+          <t>包装精美，送礼很体面，朋友很喜欢</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>洗后缩水了，不如预期</t>
+        </is>
+      </c>
       <c r="F19" t="n">
         <v>5</v>
-      </c>
-[...270 lines deleted...]
-        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>